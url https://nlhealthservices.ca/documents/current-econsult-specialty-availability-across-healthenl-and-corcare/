--- v0 (2026-09-15)
+++ v1 (2026-10-26)
@@ -1726,120 +1726,50 @@
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="21DD460A" w14:textId="56E00774" w:rsidR="3956D66B" w:rsidRDefault="3956D66B" w:rsidP="3956D66B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="3956D66B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="721EC543" w14:paraId="024BA4F8" w14:textId="77777777" w:rsidTr="3956D66B">
-[...68 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="721EC543" w14:paraId="52E53C61" w14:textId="77777777" w:rsidTr="3956D66B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="203C38D8" w14:textId="42A399D8" w:rsidR="3956D66B" w:rsidRDefault="3956D66B" w:rsidP="3956D66B">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="3956D66B">
@@ -1918,118 +1848,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Surgery-General Oncology</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2940" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAF2D0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="1CF59A64" w14:textId="3D678FFC" w:rsidR="3956D66B" w:rsidRDefault="3956D66B" w:rsidP="3956D66B">
-            <w:pPr>
-[...66 lines deleted...]
-          <w:p w14:paraId="1F86476F" w14:textId="2127E510" w:rsidR="3956D66B" w:rsidRDefault="3956D66B" w:rsidP="3956D66B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r w:rsidRPr="3956D66B">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="721EC543" w14:paraId="778AD16C" w14:textId="77777777" w:rsidTr="3956D66B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
@@ -3053,63 +2915,63 @@
                 <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2745" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="44D9F6F0" w14:textId="48AFA6CB" w:rsidR="3956D66B" w:rsidRDefault="3956D66B" w:rsidP="3956D66B">
+          <w:p w14:paraId="44D9F6F0" w14:textId="19CD8FC4" w:rsidR="3956D66B" w:rsidRDefault="008562F5" w:rsidP="3956D66B">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:r w:rsidRPr="3956D66B">
-[...6 lines deleted...]
-              <w:t>5</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Narrow" w:eastAsia="Aptos Narrow" w:hAnsi="Aptos Narrow" w:cs="Aptos Narrow"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="5C4E036C" w14:paraId="758F7375" w14:textId="77777777" w:rsidTr="3956D66B">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4155" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="4EA72E" w:themeColor="accent6"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="DAF2D0"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
@@ -3703,61 +3565,61 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="699F4DBE" w14:textId="4E5698B4" w:rsidR="3956D66B" w:rsidRDefault="3956D66B"/>
     <w:p w14:paraId="71F96452" w14:textId="44D7A277" w:rsidR="001C3D59" w:rsidRPr="00F23DDC" w:rsidRDefault="001C3D59" w:rsidP="00C03355">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="001C3D59" w:rsidRPr="00F23DDC">
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C4D483A" w14:textId="77777777" w:rsidR="001A29FA" w:rsidRDefault="001A29FA" w:rsidP="002241DD">
+    <w:p w14:paraId="1FF7FC16" w14:textId="77777777" w:rsidR="00AE69AB" w:rsidRDefault="00AE69AB" w:rsidP="002241DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E7A9E30" w14:textId="77777777" w:rsidR="001A29FA" w:rsidRDefault="001A29FA" w:rsidP="002241DD">
+    <w:p w14:paraId="071857C3" w14:textId="77777777" w:rsidR="00AE69AB" w:rsidRDefault="00AE69AB" w:rsidP="002241DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3859,61 +3721,61 @@
       <w:rPr>
         <w:caps/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00F90D17">
       <w:rPr>
         <w:caps/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="7588F12C" w14:textId="77777777" w:rsidR="002241DD" w:rsidRDefault="002241DD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CCFD2B6" w14:textId="77777777" w:rsidR="001A29FA" w:rsidRDefault="001A29FA" w:rsidP="002241DD">
+    <w:p w14:paraId="069DF885" w14:textId="77777777" w:rsidR="00AE69AB" w:rsidRDefault="00AE69AB" w:rsidP="002241DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2533749B" w14:textId="77777777" w:rsidR="001A29FA" w:rsidRDefault="001A29FA" w:rsidP="002241DD">
+    <w:p w14:paraId="25CF6C28" w14:textId="77777777" w:rsidR="00AE69AB" w:rsidRDefault="00AE69AB" w:rsidP="002241DD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations>
     <int2:textHash int2:hashCode="0PM562AJtaJnzW" int2:id="zL57zzDO">
       <int2:state int2:value="Rejected" int2:type="spell"/>
     </int2:textHash>
   </int2:observations>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -4345,118 +4207,125 @@
     <w:rsid w:val="0053184E"/>
     <w:rsid w:val="005373F6"/>
     <w:rsid w:val="005773A7"/>
     <w:rsid w:val="005F49D3"/>
     <w:rsid w:val="00600F7F"/>
     <w:rsid w:val="00610A13"/>
     <w:rsid w:val="006121AF"/>
     <w:rsid w:val="006124B6"/>
     <w:rsid w:val="006145D9"/>
     <w:rsid w:val="006221A7"/>
     <w:rsid w:val="00643239"/>
     <w:rsid w:val="00665900"/>
     <w:rsid w:val="0067691A"/>
     <w:rsid w:val="00685CB3"/>
     <w:rsid w:val="00690EAF"/>
     <w:rsid w:val="00697210"/>
     <w:rsid w:val="006D1D75"/>
     <w:rsid w:val="006E34DD"/>
     <w:rsid w:val="006F44A7"/>
     <w:rsid w:val="00717B1C"/>
     <w:rsid w:val="00720071"/>
     <w:rsid w:val="00730B27"/>
     <w:rsid w:val="00753D18"/>
     <w:rsid w:val="00755F51"/>
     <w:rsid w:val="00780BAC"/>
+    <w:rsid w:val="00781F9D"/>
     <w:rsid w:val="00787042"/>
     <w:rsid w:val="007C6FEE"/>
     <w:rsid w:val="007D6862"/>
     <w:rsid w:val="00812A6A"/>
     <w:rsid w:val="00817FF6"/>
     <w:rsid w:val="00823DDD"/>
     <w:rsid w:val="0085024C"/>
+    <w:rsid w:val="008562F5"/>
     <w:rsid w:val="00865C7A"/>
     <w:rsid w:val="00881FD3"/>
     <w:rsid w:val="0088255D"/>
     <w:rsid w:val="008D0B5A"/>
     <w:rsid w:val="008F55AB"/>
     <w:rsid w:val="00927168"/>
     <w:rsid w:val="00947C03"/>
     <w:rsid w:val="00957580"/>
     <w:rsid w:val="009626E1"/>
     <w:rsid w:val="009900E8"/>
     <w:rsid w:val="00992F61"/>
     <w:rsid w:val="009D33B4"/>
     <w:rsid w:val="009D361D"/>
     <w:rsid w:val="009F0EB1"/>
     <w:rsid w:val="009F5EAA"/>
     <w:rsid w:val="00A05049"/>
+    <w:rsid w:val="00A32C20"/>
     <w:rsid w:val="00A47A2A"/>
     <w:rsid w:val="00A53597"/>
+    <w:rsid w:val="00A5359F"/>
     <w:rsid w:val="00A777A4"/>
     <w:rsid w:val="00A854C5"/>
     <w:rsid w:val="00AA019E"/>
     <w:rsid w:val="00AA1BAF"/>
     <w:rsid w:val="00AC481C"/>
     <w:rsid w:val="00AE0037"/>
+    <w:rsid w:val="00AE69AB"/>
     <w:rsid w:val="00B06D17"/>
     <w:rsid w:val="00B93DAB"/>
     <w:rsid w:val="00B94DCB"/>
     <w:rsid w:val="00BA3D6B"/>
     <w:rsid w:val="00BA6AF5"/>
     <w:rsid w:val="00BD1189"/>
     <w:rsid w:val="00BF310F"/>
     <w:rsid w:val="00C03355"/>
     <w:rsid w:val="00C362BC"/>
     <w:rsid w:val="00C64B99"/>
     <w:rsid w:val="00C9577B"/>
     <w:rsid w:val="00CA76FD"/>
     <w:rsid w:val="00D01119"/>
     <w:rsid w:val="00D05868"/>
     <w:rsid w:val="00D135C7"/>
     <w:rsid w:val="00D43EC2"/>
     <w:rsid w:val="00D5067D"/>
     <w:rsid w:val="00D6693A"/>
     <w:rsid w:val="00D71610"/>
     <w:rsid w:val="00D775F8"/>
     <w:rsid w:val="00D9386A"/>
+    <w:rsid w:val="00DB014C"/>
     <w:rsid w:val="00DB020D"/>
     <w:rsid w:val="00DD2857"/>
     <w:rsid w:val="00DD4EF5"/>
     <w:rsid w:val="00DD5672"/>
     <w:rsid w:val="00E0095E"/>
     <w:rsid w:val="00E20EA9"/>
     <w:rsid w:val="00E31608"/>
     <w:rsid w:val="00E342C2"/>
     <w:rsid w:val="00E5722A"/>
     <w:rsid w:val="00E73B4E"/>
     <w:rsid w:val="00E85BBB"/>
     <w:rsid w:val="00EF21CD"/>
     <w:rsid w:val="00F10C70"/>
     <w:rsid w:val="00F125CA"/>
     <w:rsid w:val="00F22CE6"/>
     <w:rsid w:val="00F23DDC"/>
+    <w:rsid w:val="00F37F29"/>
     <w:rsid w:val="00F43EF1"/>
     <w:rsid w:val="00F74D70"/>
     <w:rsid w:val="00F90D17"/>
     <w:rsid w:val="00FA17E1"/>
     <w:rsid w:val="00FB39A2"/>
     <w:rsid w:val="00FC069F"/>
     <w:rsid w:val="00FC2CD1"/>
     <w:rsid w:val="00FC3880"/>
     <w:rsid w:val="00FC3C20"/>
     <w:rsid w:val="00FC3E5B"/>
     <w:rsid w:val="00FE35CD"/>
     <w:rsid w:val="00FE60DA"/>
     <w:rsid w:val="00FF2EA5"/>
     <w:rsid w:val="00FF72B6"/>
     <w:rsid w:val="02EB676E"/>
     <w:rsid w:val="02ED7F9E"/>
     <w:rsid w:val="072C902E"/>
     <w:rsid w:val="08A1A859"/>
     <w:rsid w:val="0D2198B2"/>
     <w:rsid w:val="123FB7F8"/>
     <w:rsid w:val="15C184BB"/>
     <w:rsid w:val="16EE4F62"/>
     <w:rsid w:val="17290354"/>
     <w:rsid w:val="1F54D253"/>
     <w:rsid w:val="2894585B"/>
@@ -6012,65 +5881,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007E2B40E08EA00B4B85B8CC687EC66771" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8d6fb427d457e57501e93bdc12415b9e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="473890e4-ae5b-4835-9b20-bea3211940b1" xmlns:ns3="4aa40452-f2b7-4a16-806f-d3ed423e29a8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e610875ca7baec3e968ca4c860bb7e46" ns2:_="" ns3:_="">
     <xsd:import namespace="473890e4-ae5b-4835-9b20-bea3211940b1"/>
     <xsd:import namespace="4aa40452-f2b7-4a16-806f-d3ed423e29a8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -6249,126 +6103,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4aa40452-f2b7-4a16-806f-d3ed423e29a8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="473890e4-ae5b-4835-9b20-bea3211940b1">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F548E99-433B-4CFA-ACF2-5ABDB94EA70D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="473890e4-ae5b-4835-9b20-bea3211940b1"/>
     <ds:schemaRef ds:uri="4aa40452-f2b7-4a16-806f-d3ed423e29a8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C4F1872-4822-4660-A31B-DD29E70FE835}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D73AF1E-EFF9-4D5F-AEAF-2FF1C2909523}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8213D544-12F0-43B1-80CA-3568893DA42F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4aa40452-f2b7-4a16-806f-d3ed423e29a8"/>
+    <ds:schemaRef ds:uri="473890e4-ae5b-4835-9b20-bea3211940b1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{dcbd985f-605f-4cde-9185-fb3b938950ad}" enabled="0" method="" siteId="{dcbd985f-605f-4cde-9185-fb3b938950ad}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>642</Words>
-  <Characters>3662</Characters>
+  <Words>633</Words>
+  <Characters>3613</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4296</CharactersWithSpaces>
+  <CharactersWithSpaces>4238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Deanna Welsh</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101007E2B40E08EA00B4B85B8CC687EC66771</vt:lpwstr>
   </property>